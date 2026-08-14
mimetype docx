--- v0 (2026-06-29)
+++ v1 (2026-08-14)
@@ -1,154 +1,255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/ink/ink1.xml" ContentType="application/inkml+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="55451E7E" w14:textId="0E931A69" w:rsidR="00F461E3" w:rsidRPr="006519DA" w:rsidRDefault="00E77707" w:rsidP="00F461E3">
+    <w:p w14:paraId="55451E7E" w14:textId="49C6AC72" w:rsidR="00F461E3" w:rsidRPr="00817F8D" w:rsidRDefault="00E77707" w:rsidP="00F461E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006519DA">
+      <w:r w:rsidRPr="00817F8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Wykaz Burmistrza Barwic nieruchomości przeznaczonych do</w:t>
       </w:r>
-      <w:r w:rsidR="00877791" w:rsidRPr="006519DA">
+      <w:r w:rsidR="00877791" w:rsidRPr="00817F8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0019747E" w:rsidRPr="006519DA">
+      <w:r w:rsidR="0019747E" w:rsidRPr="00817F8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">dzierżawy </w:t>
+        <w:t xml:space="preserve">dzierżawy i </w:t>
+      </w:r>
+      <w:r w:rsidR="00D556B0" w:rsidRPr="00817F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>najmu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57AFB8D7" w14:textId="353F6648" w:rsidR="009E234A" w:rsidRPr="006519DA" w:rsidRDefault="00F6350F" w:rsidP="00F6350F">
+    <w:p w14:paraId="57AFB8D7" w14:textId="0C38456E" w:rsidR="009E234A" w:rsidRPr="00817F8D" w:rsidRDefault="00E50615" w:rsidP="0025019A">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00817F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Zarządzenie n</w:t>
+      </w:r>
+      <w:r w:rsidR="003A353B" w:rsidRPr="00817F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5160A" w:rsidRPr="00817F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 79</w:t>
+      </w:r>
+      <w:r w:rsidR="005E22C4" w:rsidRPr="00817F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="002812CA" w:rsidRPr="00817F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00F461E3" w:rsidRPr="00817F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Burmistrza Barwic z dnia</w:t>
+      </w:r>
+      <w:r w:rsidR="00540B9D" w:rsidRPr="00817F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5160A" w:rsidRPr="00817F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00F86CBB" w:rsidRPr="00817F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00683565" w:rsidRPr="00817F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>czerwca</w:t>
+      </w:r>
+      <w:r w:rsidR="005E22C4" w:rsidRPr="00817F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A15A8" w:rsidRPr="00817F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="002812CA" w:rsidRPr="00817F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00F461E3" w:rsidRPr="00817F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> roku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AE2A86" w14:textId="77777777" w:rsidR="00BE252E" w:rsidRPr="005E22C4" w:rsidRDefault="00BE252E" w:rsidP="00E342BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006519DA">
-[...27 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="51AE2A86" w14:textId="77777777" w:rsidR="00BE252E" w:rsidRPr="004E1374" w:rsidRDefault="00BE252E" w:rsidP="00E342BC">
-[...13 lines deleted...]
-    <w:p w14:paraId="672EE459" w14:textId="035EA765" w:rsidR="00ED283F" w:rsidRPr="005E22C4" w:rsidRDefault="00E77707" w:rsidP="00E342BC">
+    <w:p w14:paraId="672EE459" w14:textId="060770D5" w:rsidR="00ED283F" w:rsidRPr="005E22C4" w:rsidRDefault="00E77707" w:rsidP="00E342BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E22C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Na podstawie art. 35 ust. 1 i 2 </w:t>
       </w:r>
       <w:r w:rsidR="00C62CD3" w:rsidRPr="005E22C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ustawy z dnia 21 sierpnia 1997</w:t>
@@ -161,147 +262,139 @@
         </w:rPr>
         <w:t xml:space="preserve"> r. o gospodarce nieruchomościami (</w:t>
       </w:r>
       <w:r w:rsidR="0050426F" w:rsidRPr="005E22C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dz.</w:t>
       </w:r>
       <w:r w:rsidR="00C71006" w:rsidRPr="005E22C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00695783" w:rsidRPr="005E22C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>U. z 20</w:t>
+        <w:t>U. z 202</w:t>
       </w:r>
-      <w:r w:rsidR="00FE0D02">
+      <w:r w:rsidR="00683565">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>26</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="008045B1" w:rsidRPr="005E22C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00695783" w:rsidRPr="005E22C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r. poz.</w:t>
       </w:r>
-      <w:r w:rsidR="00FE0D02">
+      <w:r w:rsidR="00683565">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 662</w:t>
+        <w:t xml:space="preserve"> 399</w:t>
       </w:r>
       <w:r w:rsidR="000E3319" w:rsidRPr="005E22C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  Burmistrz Barwic </w:t>
+        <w:t xml:space="preserve">)  Burmistrz Barwic </w:t>
       </w:r>
       <w:r w:rsidRPr="005E22C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>podaje do publicznej wiadomości wykaz nieruchomości przezn</w:t>
       </w:r>
       <w:r w:rsidR="001C0FE5" w:rsidRPr="005E22C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aczonych do oddania</w:t>
       </w:r>
       <w:r w:rsidR="000731E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> w</w:t>
       </w:r>
       <w:r w:rsidR="00777231">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0019747E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>dzierżawę</w:t>
+        <w:t xml:space="preserve">dzierżawę i </w:t>
+      </w:r>
+      <w:r w:rsidR="00D556B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>najmu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CFB1076" w14:textId="4F12DF8D" w:rsidR="00351408" w:rsidRPr="005E22C4" w:rsidRDefault="005A3646" w:rsidP="005551AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpi">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2216F718" wp14:editId="16E3EC72">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>10781425</wp:posOffset>
@@ -1419,1694 +1512,2255 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="175CBA71" w14:textId="77777777" w:rsidR="00E77707" w:rsidRPr="005E22C4" w:rsidRDefault="00E77707" w:rsidP="000D078E">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E22C4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743129" w:rsidRPr="009710A4" w14:paraId="61753D4B" w14:textId="77777777" w:rsidTr="00875690">
+      <w:tr w:rsidR="00683565" w:rsidRPr="00F86CBB" w14:paraId="61753D4B" w14:textId="77777777" w:rsidTr="00875690">
         <w:trPr>
           <w:trHeight w:val="2944"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="716F49EA" w14:textId="77777777" w:rsidR="00D25CA6" w:rsidRPr="009710A4" w:rsidRDefault="00D25CA6" w:rsidP="00702631">
+          <w:p w14:paraId="716F49EA" w14:textId="77777777" w:rsidR="00683565" w:rsidRPr="00C742A3" w:rsidRDefault="00683565" w:rsidP="00683565">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="155"/>
                 <w:tab w:val="left" w:pos="297"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
+            <w:r w:rsidRPr="00C742A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37D05DED" w14:textId="43315BFE" w:rsidR="001961A3" w:rsidRPr="009710A4" w:rsidRDefault="004E1374" w:rsidP="002812CA">
+          <w:p w14:paraId="55019BB8" w14:textId="77777777" w:rsidR="00683565" w:rsidRPr="005E22C4" w:rsidRDefault="00683565" w:rsidP="00683565">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...8 lines deleted...]
-          <w:p w14:paraId="4CF7B724" w14:textId="7F91DB09" w:rsidR="00777231" w:rsidRPr="009710A4" w:rsidRDefault="00D556B0" w:rsidP="002812CA">
+            <w:r w:rsidRPr="005E22C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>181/12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CF7B724" w14:textId="39BFC69F" w:rsidR="00683565" w:rsidRPr="00C742A3" w:rsidRDefault="00683565" w:rsidP="00683565">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...13 lines deleted...]
-              <w:t>21976/7</w:t>
+            <w:r w:rsidRPr="005E22C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>KO1I/00048487/7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5639C47B" w14:textId="3BD4BEBC" w:rsidR="00D25CA6" w:rsidRPr="009710A4" w:rsidRDefault="00D556B0" w:rsidP="00683BEA">
+          <w:p w14:paraId="5639C47B" w14:textId="0D33A75E" w:rsidR="00683565" w:rsidRPr="00C742A3" w:rsidRDefault="00683565" w:rsidP="00683565">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...29 lines deleted...]
-              <w:t>ha</w:t>
+            <w:r w:rsidRPr="005E22C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0,5596 ha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="318757F8" w14:textId="6A2E3750" w:rsidR="00D25CA6" w:rsidRPr="009710A4" w:rsidRDefault="00DE0C8B" w:rsidP="00683BEA">
+          <w:p w14:paraId="318757F8" w14:textId="421A78C1" w:rsidR="00683565" w:rsidRPr="00C742A3" w:rsidRDefault="00683565" w:rsidP="00683565">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Obręb Barwice 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3046A1C8" w14:textId="24CB99C9" w:rsidR="00D25CA6" w:rsidRPr="009710A4" w:rsidRDefault="00D25CA6" w:rsidP="00683BEA">
+          <w:p w14:paraId="3046A1C8" w14:textId="4EFE3262" w:rsidR="00683565" w:rsidRPr="00C742A3" w:rsidRDefault="00683565" w:rsidP="00683565">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...13 lines deleted...]
-              <w:t>gruntowa</w:t>
+            <w:r w:rsidRPr="005E22C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Nieruchomość gruntowa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DF22B78" w14:textId="4680E90C" w:rsidR="004E1374" w:rsidRPr="009710A4" w:rsidRDefault="004E1374" w:rsidP="004E1374">
-[...33 lines deleted...]
-          <w:p w14:paraId="43427431" w14:textId="24BD6ABA" w:rsidR="00D25CA6" w:rsidRPr="009710A4" w:rsidRDefault="004E1374" w:rsidP="004E1374">
+          <w:p w14:paraId="08DFBD1C" w14:textId="77777777" w:rsidR="00683565" w:rsidRPr="005E22C4" w:rsidRDefault="00683565" w:rsidP="00683565">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E22C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>W opracowanym  Studium Uwarunkowań i Kierunków Zagospodarowania Przestrzennego Gminy Barwice przyjętym uchwałą nr XLI/305/2010 przez Radę Miejską w Barwicach z dnia 23.09.2010r. – zgodnie z załącznikiem graficznym do Studium –  jako tereny upraw rolnych, w części tereny łąk, pastwisk,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A66970B" w14:textId="77777777" w:rsidR="00683565" w:rsidRPr="005E22C4" w:rsidRDefault="00683565" w:rsidP="00683565">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CBD397F" w14:textId="77777777" w:rsidR="00683565" w:rsidRPr="005E22C4" w:rsidRDefault="00683565" w:rsidP="00683565">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E22C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">W ewidencji gruntów działka oznaczona jest jako tereny rolne: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E22C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>RIVb</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005E22C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E22C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>PsIV</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005E22C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43427431" w14:textId="5BE5E078" w:rsidR="00683565" w:rsidRPr="00C742A3" w:rsidRDefault="00683565" w:rsidP="00683565">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...14 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidRPr="005E22C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Przeznaczenie : grunt pod ogród</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ki</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E22C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przydomow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00B5160A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oraz inne pomieszczenia, wiaty drewniane,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="677047F7" w14:textId="7FD096A4" w:rsidR="00D25CA6" w:rsidRPr="009710A4" w:rsidRDefault="000D3C5E" w:rsidP="00683BEA">
+          <w:p w14:paraId="677047F7" w14:textId="6BCFFA03" w:rsidR="00683565" w:rsidRPr="00C742A3" w:rsidRDefault="00683565" w:rsidP="00683565">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...5 lines deleted...]
-              <w:t>Dzierżawa</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>dzierżawa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5985BC33" w14:textId="24A22FFC" w:rsidR="00D25CA6" w:rsidRPr="009710A4" w:rsidRDefault="00D25CA6" w:rsidP="00683BEA">
+          <w:p w14:paraId="5985BC33" w14:textId="58D005AE" w:rsidR="00683565" w:rsidRPr="00C742A3" w:rsidRDefault="00683565" w:rsidP="00683565">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...21 lines deleted...]
-              <w:t>dzierżawy</w:t>
+            <w:r w:rsidRPr="00683565">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Z chwilą zawarcia umowy dzierżawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="693423D8" w14:textId="77777777" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="00C901F9" w:rsidP="00C901F9">
+          <w:p w14:paraId="693423D8" w14:textId="77777777" w:rsidR="00683565" w:rsidRPr="00C742A3" w:rsidRDefault="00683565" w:rsidP="00683565">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
+            <w:r w:rsidRPr="00C742A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Zgodnie z obowiązującymi stawkami czynszu za dzierżawę zawartymi w Zarządzeniu Nr 457/2022 Burmistrza Barwic z dnia 21.12.2022 r. w sprawie ustalenia stawek czynszu za dzierżawę i najem.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="104FF4C8" w14:textId="0347CF7D" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="00D556B0" w:rsidP="00C901F9">
+          <w:p w14:paraId="104FF4C8" w14:textId="43B1A89B" w:rsidR="00683565" w:rsidRPr="00C742A3" w:rsidRDefault="00683565" w:rsidP="00683565">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...23 lines deleted...]
-            <w:r w:rsidR="00C901F9" w:rsidRPr="009710A4">
+            <w:r w:rsidRPr="00C742A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0,30 zł m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C742A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C742A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + 23%VAT</w:t>
+            </w:r>
+            <w:r w:rsidR="00B5160A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>3,80</w:t>
+            </w:r>
+            <w:r w:rsidR="00B5160A" w:rsidRPr="00B5160A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł m</w:t>
             </w:r>
-            <w:r w:rsidR="00C901F9" w:rsidRPr="009710A4">
+            <w:r w:rsidR="00817F8D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00C901F9" w:rsidRPr="009710A4">
+            <w:r w:rsidR="00B5160A" w:rsidRPr="00B5160A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + 23%VAT</w:t>
+            </w:r>
+            <w:r w:rsidR="00817F8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>3,60</w:t>
+            </w:r>
+            <w:r w:rsidR="00817F8D" w:rsidRPr="00817F8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zł m</w:t>
+            </w:r>
+            <w:r w:rsidR="00817F8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00817F8D" w:rsidRPr="00817F8D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> + 23%VAT                       </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="483810DC" w14:textId="666E51EE" w:rsidR="00033FDC" w:rsidRPr="009710A4" w:rsidRDefault="00C901F9" w:rsidP="00C901F9">
+            <w:r w:rsidR="00B5160A" w:rsidRPr="00B5160A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C742A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="483810DC" w14:textId="666E51EE" w:rsidR="00683565" w:rsidRPr="00C742A3" w:rsidRDefault="00683565" w:rsidP="00683565">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
+            <w:r w:rsidRPr="00C742A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Możliwa waloryzacja stawki czynszu w chwili wejścia w życie nowego Zarządzenia Burmistrza dot. wysokości stawek czynszu za dzierżawę i najem lub coroczna, zgodnie ze wskaźnikiem cen i towarów usług konsumpcyjnych.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C923E85" w14:textId="6AD873D6" w:rsidR="00D25CA6" w:rsidRPr="009710A4" w:rsidRDefault="00C901F9" w:rsidP="00683BEA">
+          <w:p w14:paraId="0C923E85" w14:textId="6AD873D6" w:rsidR="00683565" w:rsidRPr="00C742A3" w:rsidRDefault="00683565" w:rsidP="00683565">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
+            <w:r w:rsidRPr="00C742A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Czynsz  roczny płatny : - jednorazowo lub</w:t>
             </w:r>
-            <w:r w:rsidRPr="009710A4">
+            <w:r w:rsidRPr="00C742A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t>w dwóch  ratach: 15 marzec 15wrzesień, lub w czterech ratach:15 marzec, 15 maj, 15 wrzesień, 15 listopad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C901F9" w:rsidRPr="009710A4" w14:paraId="3B0AE281" w14:textId="77777777" w:rsidTr="00875690">
+      <w:tr w:rsidR="00C0432F" w:rsidRPr="00F86CBB" w14:paraId="3B0AE281" w14:textId="77777777" w:rsidTr="00875690">
         <w:trPr>
           <w:trHeight w:val="2944"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BB6301E" w14:textId="3C60121A" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="00C901F9" w:rsidP="00C901F9">
+          <w:p w14:paraId="4BB6301E" w14:textId="3C60121A" w:rsidR="00C0432F" w:rsidRPr="00C742A3" w:rsidRDefault="00C0432F" w:rsidP="00C0432F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="155"/>
                 <w:tab w:val="left" w:pos="297"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
+            <w:r w:rsidRPr="00C742A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64DA408B" w14:textId="18E3DA36" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="004E1374" w:rsidP="00C901F9">
+          <w:p w14:paraId="02025AC9" w14:textId="77777777" w:rsidR="00C0432F" w:rsidRPr="00D16D16" w:rsidRDefault="00C0432F" w:rsidP="00C0432F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">65/3  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F61840C" w14:textId="77777777" w:rsidR="00C0432F" w:rsidRPr="00D16D16" w:rsidRDefault="00C0432F" w:rsidP="00C0432F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>KO1I/00017167/2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2760D960" w14:textId="4B138E96" w:rsidR="00C0432F" w:rsidRPr="00D16D16" w:rsidRDefault="00C0432F" w:rsidP="00C0432F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...31 lines deleted...]
-              <w:t>28930/2</w:t>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="497FEF9F" w14:textId="77C02FF0" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="004E1374" w:rsidP="00C901F9">
+          <w:p w14:paraId="497FEF9F" w14:textId="0AEDA12A" w:rsidR="00C0432F" w:rsidRPr="00D16D16" w:rsidRDefault="00C0432F" w:rsidP="00C0432F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> ha</w:t>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,1757 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C1885FF" w14:textId="02346F1F" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="00C901F9" w:rsidP="00C901F9">
+          <w:p w14:paraId="4C1885FF" w14:textId="3B7666E9" w:rsidR="00C0432F" w:rsidRPr="00D16D16" w:rsidRDefault="00C0432F" w:rsidP="00C0432F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obręb Barwice 03 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63D95C4E" w14:textId="6F4E72BC" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="00C901F9" w:rsidP="00C901F9">
+          <w:p w14:paraId="63D95C4E" w14:textId="6F20BDDE" w:rsidR="00C0432F" w:rsidRPr="00D16D16" w:rsidRDefault="00C0432F" w:rsidP="00C0432F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...13 lines deleted...]
-              <w:t>rolna</w:t>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Nieruchomość zabudowana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72D529BB" w14:textId="145BE1AD" w:rsidR="00DF52CA" w:rsidRPr="009710A4" w:rsidRDefault="00DF52CA" w:rsidP="00DF52CA">
+          <w:p w14:paraId="63935CB3" w14:textId="77777777" w:rsidR="00C0432F" w:rsidRPr="00D16D16" w:rsidRDefault="00C0432F" w:rsidP="00C0432F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
+            <w:r w:rsidRPr="00D16D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">W opracowanym Studium Uwarunkowań i Kierunków Zagospodarowania Przestrzennego Gminy Barwice przyjętym uchwałą nr XLI/305/2010 przez Radę Miejską w Barwicach z dnia 23.09.2010 r. – zgodnie z załącznikiem graficznym do Studium – działka oznaczona jako tereny </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004E1374" w:rsidRPr="009710A4">
+              <w:t>W opracowanym Studium Uwarunkowań i Kierunków Zagospodarowania Przestrzennego Gminy Barwice przyjętym uchwałą nr XLI/305/2010 przez Radę Miejską w Barwicach z dnia 23.09.2010r. – zgodnie z załącznikiem graficznym do Studium –tereny zabudowy mieszkaniowo-usługowej (MU)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27582CB9" w14:textId="77777777" w:rsidR="00C0432F" w:rsidRPr="00D16D16" w:rsidRDefault="00C0432F" w:rsidP="00C0432F">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>upraw polowych.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D16D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="009710A4">
+              <w:t>W ewidencji gruntów nieruchomość  oznaczona jest jako tereny zabudowane  oznaczone symbolami (Bi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24B6FFEB" w14:textId="3F4C2DD2" w:rsidR="00C0432F" w:rsidRPr="00D16D16" w:rsidRDefault="00C0432F" w:rsidP="00C0432F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="004E1374" w:rsidRPr="009710A4">
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D16D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">tereny orne </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009710A4">
+              <w:t>Przeznaczenie: najem mieszkania o powierzchni 68,6 m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...42 lines deleted...]
-                <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B849D36" w14:textId="2D2671CE" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="00C901F9" w:rsidP="00C901F9">
+          <w:p w14:paraId="1B849D36" w14:textId="065744C8" w:rsidR="00C0432F" w:rsidRPr="00D16D16" w:rsidRDefault="00C0432F" w:rsidP="00C0432F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
+            <w:r w:rsidRPr="00D16D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Dzierżawa</w:t>
+              <w:t>Najem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="498FD4FE" w14:textId="36E8BEEF" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="00C901F9" w:rsidP="00C901F9">
+          <w:p w14:paraId="498FD4FE" w14:textId="10ECE64B" w:rsidR="00C0432F" w:rsidRPr="00D16D16" w:rsidRDefault="00C0432F" w:rsidP="00C0432F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...5 lines deleted...]
-              <w:t>Z chwilą zawarcia umowy dzierżawy</w:t>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Z chwilą zawarcia umowy najmu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B09B5F3" w14:textId="77777777" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="00C901F9" w:rsidP="00C901F9">
+          <w:p w14:paraId="25BF1934" w14:textId="0E199761" w:rsidR="00C0432F" w:rsidRPr="00D16D16" w:rsidRDefault="00C0432F" w:rsidP="00C0432F">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...8 lines deleted...]
-          <w:p w14:paraId="5E95EA4A" w14:textId="2AC59C8E" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="00DF52CA" w:rsidP="00C901F9">
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zgodnie z obowiązującymi stawkami czynszu z tytułu najmu lokali wchodzących w skład mieszkaniowego zasobu Gminy Barwice zawartymi w Zarządzeniu Nr 64/2026 Burmistrza Barwic z dnia 26.05.2025 r. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F5265B1" w14:textId="23D341D5" w:rsidR="00C0432F" w:rsidRPr="00D16D16" w:rsidRDefault="00C0432F" w:rsidP="00C0432F">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...24 lines deleted...]
-          <w:p w14:paraId="2DEAECD7" w14:textId="384A0FDF" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="00C901F9" w:rsidP="00C901F9">
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7,08 zł/m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DEAECD7" w14:textId="771430E8" w:rsidR="00C0432F" w:rsidRPr="00D16D16" w:rsidRDefault="00C0432F" w:rsidP="00C0432F">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...5 lines deleted...]
-              <w:t>Możliwa waloryzacja stawki czynszu w chwili wejścia w życie nowego Zarządzenia Burmistrza dot. wysokości stawek czynszu za dzierżawę i najem lub coroczna, zgodnie ze wskaźnikiem cen i towarów usług konsumpcyjnych.</w:t>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Możliwa waloryzacja stawki czynszu w chwili wejścia w życie nowego Zarządzenia Burmistrza dot. wysokości stawek czynszu za dzierżawę i najem lub coroczna, zgodnie ze wskaźnikiem cen i towarów usług konsumpcyjnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="288CC268" w14:textId="0C4FA293" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="00C901F9" w:rsidP="00C901F9">
+          <w:p w14:paraId="288CC268" w14:textId="2988323D" w:rsidR="00C0432F" w:rsidRPr="00D16D16" w:rsidRDefault="00C0432F" w:rsidP="00C0432F">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...14 lines deleted...]
-              <w:t>w dwóch  ratach: 15 marzec 15wrzesień, lub w czterech ratach:15 marzec, 15 maj, 15 wrzesień, 15 listopad</w:t>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Czynsz  płatny do 25 dnia każdego miesiąca</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C901F9" w:rsidRPr="009710A4" w14:paraId="75328309" w14:textId="77777777" w:rsidTr="00875690">
+      <w:tr w:rsidR="00D16D16" w:rsidRPr="00F86CBB" w14:paraId="768D1AFD" w14:textId="77777777" w:rsidTr="006B0555">
         <w:trPr>
           <w:trHeight w:val="2944"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A58083D" w14:textId="18E05244" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="00C901F9" w:rsidP="00C901F9">
+          <w:p w14:paraId="69C08C23" w14:textId="31F9C37D" w:rsidR="00D16D16" w:rsidRPr="00C742A3" w:rsidRDefault="00D16D16" w:rsidP="00D16D16">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="155"/>
                 <w:tab w:val="left" w:pos="297"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EB42F2D" w14:textId="4B78278E" w:rsidR="00DF52CA" w:rsidRPr="009710A4" w:rsidRDefault="00A65CEE" w:rsidP="00C901F9">
+          <w:p w14:paraId="4D65FBA5" w14:textId="77777777" w:rsidR="00D16D16" w:rsidRPr="00D16D16" w:rsidRDefault="00D16D16" w:rsidP="00D16D16">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ACD0ACF" w14:textId="5C73C002" w:rsidR="00D16D16" w:rsidRPr="00D16D16" w:rsidRDefault="00D16D16" w:rsidP="00D16D16">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...31 lines deleted...]
-              <w:t>28311/7</w:t>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>K01I/00028304/5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5851BBDD" w14:textId="7E7A2DF6" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="00A65CEE" w:rsidP="00C901F9">
+          <w:p w14:paraId="472476D9" w14:textId="6DDB2B5A" w:rsidR="00D16D16" w:rsidRPr="00D16D16" w:rsidRDefault="00D16D16" w:rsidP="00D16D16">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...21 lines deleted...]
-              <w:t>ha</w:t>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0,7</w:t>
+            </w:r>
+            <w:r w:rsidR="00982C0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>831</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52A0F6B5" w14:textId="62F5F4C7" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="00C901F9" w:rsidP="00C901F9">
-[...25 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="5CF03FE4" w14:textId="49FCD6EA" w:rsidR="00D16D16" w:rsidRPr="00D16D16" w:rsidRDefault="00982C0B" w:rsidP="00982C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00D16D16" w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bręb Ostrowąsy </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04256D67" w14:textId="008D2016" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="00C901F9" w:rsidP="00C901F9">
+          <w:p w14:paraId="07CFFE99" w14:textId="35F5AB54" w:rsidR="00D16D16" w:rsidRPr="00D16D16" w:rsidRDefault="00D16D16" w:rsidP="00D16D16">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...13 lines deleted...]
-              <w:t>rolna</w:t>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Nieruchomość rolna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49743122" w14:textId="764BEF2F" w:rsidR="00DF52CA" w:rsidRPr="009710A4" w:rsidRDefault="00DF52CA" w:rsidP="00DF52CA">
+          <w:p w14:paraId="2CBA7CA0" w14:textId="391C8BCD" w:rsidR="00D16D16" w:rsidRPr="00D16D16" w:rsidRDefault="00D16D16" w:rsidP="00D16D16">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">W opracowanym Miejscowym Planie Zagospodarowania Przestrzennego dla terenów położonych w Gminie Barwice </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ZESPÓŁ ELEKTROWNI WIATROWYCH BARWICE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>’’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>przyjętym uchwałą nr XLII/318/2010 przez Radę Miejską w Barwicach z dnia 28.10.2010 r. – zgodnie z załącznikiem graficznym nr 1 do Uchwały – działka o numerze:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7 położona w obrębie ewidencyjnym Ostrowąsy , gmina Barwice oznaczona jest jako- 1.5.R.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="294BCDB0" w14:textId="7DAA6AA3" w:rsidR="00D16D16" w:rsidRPr="00D16D16" w:rsidRDefault="00D16D16" w:rsidP="00D16D16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">W ewidencji gruntów działka oznaczona jest </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">W opracowanym  Studium Uwarunkowań i Kierunków Zagospodarowania Przestrzennego Gminy Barwice przyjętym uchwałą nr XLI/305/2010 przez Radę Miejską w Barwicach z dnia 23.09.2010 r. – zgodnie z załącznikiem graficznym do Studium –  jako </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003D2E27" w:rsidRPr="009710A4">
+              <w:t xml:space="preserve">jako grunty orne oznaczone symbolami  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D16D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">tereny </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A65CEE" w:rsidRPr="009710A4">
+              <w:t>RIVb</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D16D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>upraw polowych.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00982C0B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="009710A4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D16D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>W ewidencji gruntów działka oznaczona jest jako grunty orne</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A65CEE" w:rsidRPr="009710A4">
+              <w:t>RIVa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D16D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009710A4">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5166F538" w14:textId="5C1EA2BE" w:rsidR="00D16D16" w:rsidRPr="00D16D16" w:rsidRDefault="00D16D16" w:rsidP="00D16D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009710A4">
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D16D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>RIVa,</w:t>
-[...33 lines deleted...]
-              <w:t>cele rolne</w:t>
+              <w:t xml:space="preserve">Przeznaczenie : cele rolne </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5543E966" w14:textId="5035AF9E" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="00C901F9" w:rsidP="00C901F9">
+          <w:p w14:paraId="75DA43AD" w14:textId="067F7FBA" w:rsidR="00D16D16" w:rsidRPr="00D16D16" w:rsidRDefault="00982C0B" w:rsidP="00D16D16">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...5 lines deleted...]
-              <w:t>Dzierżawa</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00D16D16" w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>zierżawa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="295DDC93" w14:textId="369F18D1" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="00C901F9" w:rsidP="00C901F9">
+          <w:p w14:paraId="516337FC" w14:textId="6A885184" w:rsidR="00D16D16" w:rsidRPr="00D16D16" w:rsidRDefault="00D16D16" w:rsidP="00D16D16">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
+            <w:r w:rsidRPr="00D16D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Z chwilą zawarcia umowy dzierżawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="309FCACF" w14:textId="77777777" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="00C901F9" w:rsidP="00C901F9">
+          <w:p w14:paraId="093E4B34" w14:textId="1650D5B6" w:rsidR="00D16D16" w:rsidRPr="00D16D16" w:rsidRDefault="00D16D16" w:rsidP="00D16D16">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Cena zgodna z wylicytowaną kwota w przetargu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E1E8CA0" w14:textId="46B7B45E" w:rsidR="00D16D16" w:rsidRPr="00D16D16" w:rsidRDefault="00D16D16" w:rsidP="003D4FC7">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>310 zł /rok</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6667AD5D" w14:textId="6505B32F" w:rsidR="00D16D16" w:rsidRPr="00D16D16" w:rsidRDefault="00D16D16" w:rsidP="00D16D16">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009710A4">
-[...82 lines deleted...]
-              <w:t>Możliwa waloryzacja stawki czynszu w chwili wejścia w życie nowego Zarządzenia Burmistrza dot. wysokości stawek czynszu za dzierżawę i najem lub coroczna, zgodnie ze wskaźnikiem cen i towarów usług konsumpcyjnych.</w:t>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Możliwa waloryzacja stawki czynszu w chwili wejścia w życie nowego Zarządzenia Burmistrza dot. wysokości stawek czynszu za dzierżawę i najem lub coroczna, zgodnie ze wskaźnikiem cen i towarów usług konsumpcyjnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DCFBA80" w14:textId="4FA38365" w:rsidR="00C901F9" w:rsidRPr="009710A4" w:rsidRDefault="00C901F9" w:rsidP="00C901F9">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="009710A4">
+          <w:p w14:paraId="3272BB6D" w14:textId="30BCB4A3" w:rsidR="00D16D16" w:rsidRPr="00D16D16" w:rsidRDefault="00D16D16" w:rsidP="00982C0B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="708"/>
+                <w:tab w:val="center" w:pos="4536"/>
+                <w:tab w:val="right" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Czynsz  roczny płatny w  jednej racie do 15 marca </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4FC7" w:rsidRPr="00F86CBB" w14:paraId="758A29E7" w14:textId="77777777" w:rsidTr="006B0555">
+        <w:trPr>
+          <w:trHeight w:val="2944"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63CF9508" w14:textId="6A2CF510" w:rsidR="003D4FC7" w:rsidRDefault="003D4FC7" w:rsidP="003D4FC7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="155"/>
+                <w:tab w:val="left" w:pos="297"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="501DEEB3" w14:textId="0172D1FB" w:rsidR="00B5160A" w:rsidRDefault="003D4FC7" w:rsidP="003D4FC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>22/</w:t>
+            </w:r>
+            <w:r w:rsidR="00B5160A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D954A99" w14:textId="2B69C6BF" w:rsidR="003D4FC7" w:rsidRPr="00D16D16" w:rsidRDefault="003D4FC7" w:rsidP="003D4FC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4FC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>KO1I/00031557/7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="535B8F45" w14:textId="7963E644" w:rsidR="003D4FC7" w:rsidRPr="00D16D16" w:rsidRDefault="003D4FC7" w:rsidP="003D4FC7">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4FC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4FC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3401</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A94330A" w14:textId="1AB2B732" w:rsidR="003D4FC7" w:rsidRDefault="003D4FC7" w:rsidP="003D4FC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obręb Barwice 01 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2276F2D5" w14:textId="427DE400" w:rsidR="003D4FC7" w:rsidRPr="00D16D16" w:rsidRDefault="003D4FC7" w:rsidP="003D4FC7">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nieruchomość gruntowa </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27C530C0" w14:textId="633CFAFD" w:rsidR="00B5160A" w:rsidRPr="00B5160A" w:rsidRDefault="00B5160A" w:rsidP="00B5160A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B5160A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>W opracowanym  Studium Uwarunkowań i Kierunków Zagospodarowania Przestrzennego Gminy Barwice przyjętym uchwałą nr XLI/305/2010 przez Radę Miejską w Barwicach z dnia 23.09.2010r. – zgodnie z załącznikiem graficznym do Studium –  jako tereny łąk, pastwisk.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A9E1631" w14:textId="43BA7590" w:rsidR="00B5160A" w:rsidRDefault="00B5160A" w:rsidP="00B5160A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B5160A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>W ewidencji gruntów działka oznaczona jest jako tereny rolne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DCA7837" w14:textId="77777777" w:rsidR="00B5160A" w:rsidRDefault="00B5160A" w:rsidP="003D4FC7">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="484E93F2" w14:textId="3575A868" w:rsidR="003D4FC7" w:rsidRPr="00D16D16" w:rsidRDefault="003D4FC7" w:rsidP="003D4FC7">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E078B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Przeznaczenie : grunt pod ogród</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ek</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E078B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przydom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>owy wraz z wiatą drewnianą</w:t>
+            </w:r>
+            <w:r w:rsidR="0053057A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="098E7818" w14:textId="335E6F11" w:rsidR="003D4FC7" w:rsidRDefault="003D4FC7" w:rsidP="003D4FC7">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>zierżawa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39A1E7A4" w14:textId="48D7B08C" w:rsidR="003D4FC7" w:rsidRPr="00D16D16" w:rsidRDefault="003D4FC7" w:rsidP="003D4FC7">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D16D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Z chwilą zawarcia umowy dzierżawy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5418F7D4" w14:textId="77777777" w:rsidR="003D4FC7" w:rsidRPr="00E078B6" w:rsidRDefault="003D4FC7" w:rsidP="003D4FC7">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E078B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Zgodnie z obowiązującymi stawkami czynszu za dzierżawę zawartymi w Zarządzeniu Nr 457/2022 Burmistrza Barwic z dnia 21.12.2022 r. w sprawie ustalenia stawek czynszu za dzierżawę i najem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CE85223" w14:textId="09A97056" w:rsidR="003D4FC7" w:rsidRPr="00E078B6" w:rsidRDefault="003D4FC7" w:rsidP="003D4FC7">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E078B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0,30 zł m</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E078B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + 23%VAT     </w:t>
+            </w:r>
+            <w:r w:rsidR="0053057A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3,80</w:t>
+            </w:r>
+            <w:r w:rsidR="0053057A" w:rsidRPr="0053057A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zł m</w:t>
+            </w:r>
+            <w:r w:rsidR="0053057A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="0053057A" w:rsidRPr="0053057A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + 23%VAT                       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E078B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13405DE4" w14:textId="57A3E58D" w:rsidR="003D4FC7" w:rsidRPr="00D16D16" w:rsidRDefault="003D4FC7" w:rsidP="003D4FC7">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E078B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Możliwa waloryzacja stawki czynszu w chwili wejścia w życie nowego Zarządzenia Burmistrza dot. wysokości stawek czynszu za dzierżawę i najem lub coroczna, zgodnie ze wskaźnikiem cen i towarów usług konsumpcyjnych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A0118E0" w14:textId="77777777" w:rsidR="003D4FC7" w:rsidRPr="00E078B6" w:rsidRDefault="003D4FC7" w:rsidP="003D4FC7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="708"/>
+                <w:tab w:val="center" w:pos="4536"/>
+                <w:tab w:val="right" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E078B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Czynsz  roczny płatny : - jednorazowo lub</w:t>
             </w:r>
-            <w:r w:rsidRPr="009710A4">
-[...5 lines deleted...]
-              <w:br/>
+          </w:p>
+          <w:p w14:paraId="275EA91B" w14:textId="3723F9A1" w:rsidR="003D4FC7" w:rsidRPr="00D16D16" w:rsidRDefault="003D4FC7" w:rsidP="003D4FC7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="708"/>
+                <w:tab w:val="center" w:pos="4536"/>
+                <w:tab w:val="right" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E078B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>w dwóch  ratach: 15 marzec 15wrzesień, lub w czterech ratach:15 marzec, 15 maj, 15 wrzesień, 15 listopad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39F352E6" w14:textId="77777777" w:rsidR="00232965" w:rsidRPr="009710A4" w:rsidRDefault="00232965" w:rsidP="00702631">
+    <w:p w14:paraId="4E0A322F" w14:textId="77777777" w:rsidR="00AA6F94" w:rsidRDefault="00AA6F94" w:rsidP="00AA6F94">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-880"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00232965" w:rsidRPr="009710A4" w:rsidSect="00E725DD">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w14:paraId="7E94CB0A" w14:textId="77777777" w:rsidR="00AA6F94" w:rsidRDefault="00AA6F94" w:rsidP="00AA6F94">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-880"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39F352E6" w14:textId="1B95D130" w:rsidR="00232965" w:rsidRPr="00AA6F94" w:rsidRDefault="00AA6F94" w:rsidP="00AA6F94">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="9912" w:right="-880"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zastępca Burmistrza </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Barwic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Kamila Gwiazda</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00232965" w:rsidRPr="00AA6F94" w:rsidSect="00E725DD">
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="709" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48447E06" w14:textId="77777777" w:rsidR="008169FE" w:rsidRDefault="008169FE" w:rsidP="002827C2">
+    <w:p w14:paraId="02DAA7A3" w14:textId="77777777" w:rsidR="0020124C" w:rsidRDefault="0020124C" w:rsidP="002827C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4984890F" w14:textId="77777777" w:rsidR="008169FE" w:rsidRDefault="008169FE" w:rsidP="002827C2">
+    <w:p w14:paraId="3FD785E7" w14:textId="77777777" w:rsidR="0020124C" w:rsidRDefault="0020124C" w:rsidP="002827C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3125,326 +3779,292 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="601B8E82" w14:textId="77777777" w:rsidR="009710A4" w:rsidRDefault="009710A4">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="607282600"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="3EAB49C1" w14:textId="77777777" w:rsidR="005551AA" w:rsidRDefault="005551AA" w:rsidP="00877AB6">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004660CE">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="4C393E5D" w14:textId="1AA21C7F" w:rsidR="005551AA" w:rsidRPr="009710A4" w:rsidRDefault="005551AA" w:rsidP="005215FC">
+  <w:p w14:paraId="4C393E5D" w14:textId="2DD7B601" w:rsidR="005551AA" w:rsidRPr="00074A10" w:rsidRDefault="005551AA" w:rsidP="005215FC">
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:right="-880"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="009710A4">
+    <w:r w:rsidRPr="00074A10">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Wywieszono:</w:t>
     </w:r>
-    <w:r w:rsidR="00D8153B" w:rsidRPr="009710A4">
+    <w:r w:rsidR="00D8153B" w:rsidRPr="00074A10">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="004E1374" w:rsidRPr="009710A4">
+    <w:r w:rsidR="00B5160A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>09.</w:t>
+      <w:t>30</w:t>
     </w:r>
-    <w:r w:rsidR="00777231" w:rsidRPr="009710A4">
+    <w:r w:rsidR="0092665E" w:rsidRPr="00074A10">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00777231">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="004E1374" w:rsidRPr="009710A4">
+    <w:r w:rsidR="00683565">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidRPr="009710A4">
+    <w:r w:rsidRPr="00074A10">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>.202</w:t>
     </w:r>
-    <w:r w:rsidR="00CC783F" w:rsidRPr="009710A4">
+    <w:r w:rsidR="00CC783F" w:rsidRPr="00074A10">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidRPr="009710A4">
+    <w:r w:rsidRPr="00074A10">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> r.</w:t>
     </w:r>
-    <w:r w:rsidR="003A0870" w:rsidRPr="009710A4">
+    <w:r w:rsidR="003A0870">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
-    <w:r w:rsidR="006519DA" w:rsidRPr="009710A4">
+    <w:r w:rsidR="00683565">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>30</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="0065424B" w:rsidRPr="009710A4">
+    <w:r w:rsidR="00B5160A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="0065424B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="003A0870" w:rsidRPr="009710A4">
+    <w:r w:rsidR="003A0870">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="007D461E" w:rsidRPr="009710A4">
+    <w:r w:rsidR="00683565">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="003A0870">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00074A10">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00CC783F" w:rsidRPr="00074A10">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidR="003A0870" w:rsidRPr="009710A4">
-[...23 lines deleted...]
-    <w:r w:rsidRPr="009710A4">
+    <w:r w:rsidRPr="00074A10">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> r.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4B1A5A0A" w14:textId="77777777" w:rsidR="005551AA" w:rsidRPr="00645DC0" w:rsidRDefault="005551AA" w:rsidP="005215FC">
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:right="-880"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10A389FE" w14:textId="77777777" w:rsidR="008169FE" w:rsidRDefault="008169FE" w:rsidP="002827C2">
+    <w:p w14:paraId="32C83284" w14:textId="77777777" w:rsidR="0020124C" w:rsidRDefault="0020124C" w:rsidP="002827C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0893C560" w14:textId="77777777" w:rsidR="008169FE" w:rsidRDefault="008169FE" w:rsidP="002827C2">
+    <w:p w14:paraId="45DD1540" w14:textId="77777777" w:rsidR="0020124C" w:rsidRDefault="0020124C" w:rsidP="002827C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="461E2122"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4824F020"/>
     <w:lvl w:ilvl="0" w:tplc="0415000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -3846,50 +4466,51 @@
     <w:rsid w:val="001B4625"/>
     <w:rsid w:val="001B69FD"/>
     <w:rsid w:val="001B6CFA"/>
     <w:rsid w:val="001C0FE5"/>
     <w:rsid w:val="001C6416"/>
     <w:rsid w:val="001D001A"/>
     <w:rsid w:val="001D136F"/>
     <w:rsid w:val="001D1B51"/>
     <w:rsid w:val="001D2C75"/>
     <w:rsid w:val="001D4D79"/>
     <w:rsid w:val="001D5097"/>
     <w:rsid w:val="001D579E"/>
     <w:rsid w:val="001D5918"/>
     <w:rsid w:val="001D6DD8"/>
     <w:rsid w:val="001E79F6"/>
     <w:rsid w:val="001F04C4"/>
     <w:rsid w:val="001F2C3F"/>
     <w:rsid w:val="001F2EDA"/>
     <w:rsid w:val="001F400F"/>
     <w:rsid w:val="001F5225"/>
     <w:rsid w:val="001F6013"/>
     <w:rsid w:val="001F6AC3"/>
     <w:rsid w:val="001F78EE"/>
     <w:rsid w:val="00200D51"/>
     <w:rsid w:val="00200DC7"/>
+    <w:rsid w:val="0020124C"/>
     <w:rsid w:val="002013F5"/>
     <w:rsid w:val="00202949"/>
     <w:rsid w:val="0020382E"/>
     <w:rsid w:val="0020384C"/>
     <w:rsid w:val="002119D7"/>
     <w:rsid w:val="0021473E"/>
     <w:rsid w:val="00214E36"/>
     <w:rsid w:val="00221514"/>
     <w:rsid w:val="00221662"/>
     <w:rsid w:val="0022170F"/>
     <w:rsid w:val="00222D6A"/>
     <w:rsid w:val="00223203"/>
     <w:rsid w:val="00223ECC"/>
     <w:rsid w:val="0022571B"/>
     <w:rsid w:val="00227CF9"/>
     <w:rsid w:val="00230D78"/>
     <w:rsid w:val="00232478"/>
     <w:rsid w:val="00232965"/>
     <w:rsid w:val="002334A0"/>
     <w:rsid w:val="002334AC"/>
     <w:rsid w:val="00233C7B"/>
     <w:rsid w:val="00233DDB"/>
     <w:rsid w:val="00234322"/>
     <w:rsid w:val="00235B81"/>
     <w:rsid w:val="00235C18"/>
@@ -4016,87 +4637,87 @@
     <w:rsid w:val="003A15E0"/>
     <w:rsid w:val="003A1BCB"/>
     <w:rsid w:val="003A353B"/>
     <w:rsid w:val="003A35BD"/>
     <w:rsid w:val="003A4A15"/>
     <w:rsid w:val="003A5792"/>
     <w:rsid w:val="003A6B8C"/>
     <w:rsid w:val="003A730D"/>
     <w:rsid w:val="003A76F2"/>
     <w:rsid w:val="003B1CA6"/>
     <w:rsid w:val="003B22B2"/>
     <w:rsid w:val="003B43FF"/>
     <w:rsid w:val="003B49EB"/>
     <w:rsid w:val="003C0C25"/>
     <w:rsid w:val="003C1929"/>
     <w:rsid w:val="003C2F88"/>
     <w:rsid w:val="003C2FB2"/>
     <w:rsid w:val="003C30E8"/>
     <w:rsid w:val="003C38FB"/>
     <w:rsid w:val="003D094B"/>
     <w:rsid w:val="003D25EB"/>
     <w:rsid w:val="003D2AC1"/>
     <w:rsid w:val="003D2E27"/>
     <w:rsid w:val="003D428E"/>
     <w:rsid w:val="003D45DB"/>
+    <w:rsid w:val="003D4FC7"/>
     <w:rsid w:val="003D5092"/>
     <w:rsid w:val="003D6F8A"/>
     <w:rsid w:val="003D7DFB"/>
     <w:rsid w:val="003D7EF8"/>
     <w:rsid w:val="003E3F15"/>
     <w:rsid w:val="003E3FAF"/>
     <w:rsid w:val="003E42B0"/>
     <w:rsid w:val="003E4A29"/>
     <w:rsid w:val="003E62A3"/>
     <w:rsid w:val="003E734E"/>
     <w:rsid w:val="003F1B5C"/>
     <w:rsid w:val="003F5360"/>
     <w:rsid w:val="004050FD"/>
     <w:rsid w:val="00405397"/>
     <w:rsid w:val="00406B78"/>
     <w:rsid w:val="00407AF3"/>
     <w:rsid w:val="00410049"/>
     <w:rsid w:val="00411276"/>
     <w:rsid w:val="0041259C"/>
     <w:rsid w:val="0041273D"/>
     <w:rsid w:val="00412F40"/>
     <w:rsid w:val="004131AA"/>
     <w:rsid w:val="00414BD6"/>
     <w:rsid w:val="00414DEB"/>
     <w:rsid w:val="00417243"/>
     <w:rsid w:val="00417D6B"/>
     <w:rsid w:val="004219E3"/>
     <w:rsid w:val="0042487B"/>
     <w:rsid w:val="004266D5"/>
     <w:rsid w:val="0043001D"/>
     <w:rsid w:val="00431057"/>
     <w:rsid w:val="00431DCB"/>
     <w:rsid w:val="00432F74"/>
     <w:rsid w:val="00433091"/>
     <w:rsid w:val="00436B4E"/>
     <w:rsid w:val="00437E51"/>
-    <w:rsid w:val="00440BE9"/>
     <w:rsid w:val="00444BD8"/>
     <w:rsid w:val="004501DA"/>
     <w:rsid w:val="00450C7F"/>
     <w:rsid w:val="00450FA6"/>
     <w:rsid w:val="00452F59"/>
     <w:rsid w:val="00456F37"/>
     <w:rsid w:val="00461907"/>
     <w:rsid w:val="00461A90"/>
     <w:rsid w:val="0046419F"/>
     <w:rsid w:val="00465AEA"/>
     <w:rsid w:val="00465B7C"/>
     <w:rsid w:val="004660CE"/>
     <w:rsid w:val="004673E7"/>
     <w:rsid w:val="00471512"/>
     <w:rsid w:val="00474527"/>
     <w:rsid w:val="00475180"/>
     <w:rsid w:val="004766F4"/>
     <w:rsid w:val="00484913"/>
     <w:rsid w:val="00485218"/>
     <w:rsid w:val="004857BB"/>
     <w:rsid w:val="00486449"/>
     <w:rsid w:val="004866BE"/>
     <w:rsid w:val="00487A0B"/>
     <w:rsid w:val="00487FC4"/>
     <w:rsid w:val="004905D9"/>
@@ -4104,110 +4725,110 @@
     <w:rsid w:val="00496F01"/>
     <w:rsid w:val="00497A80"/>
     <w:rsid w:val="004A06D1"/>
     <w:rsid w:val="004A0749"/>
     <w:rsid w:val="004A171C"/>
     <w:rsid w:val="004B06D5"/>
     <w:rsid w:val="004B3A0A"/>
     <w:rsid w:val="004B4430"/>
     <w:rsid w:val="004B5A75"/>
     <w:rsid w:val="004B6627"/>
     <w:rsid w:val="004B68D7"/>
     <w:rsid w:val="004B7464"/>
     <w:rsid w:val="004B7BAA"/>
     <w:rsid w:val="004C0A21"/>
     <w:rsid w:val="004C4320"/>
     <w:rsid w:val="004C6940"/>
     <w:rsid w:val="004C6B45"/>
     <w:rsid w:val="004C758E"/>
     <w:rsid w:val="004D2287"/>
     <w:rsid w:val="004D431B"/>
     <w:rsid w:val="004D4513"/>
     <w:rsid w:val="004D4B80"/>
     <w:rsid w:val="004D64FA"/>
     <w:rsid w:val="004D74B0"/>
     <w:rsid w:val="004E0D50"/>
-    <w:rsid w:val="004E1374"/>
     <w:rsid w:val="004E3516"/>
     <w:rsid w:val="004E36B3"/>
     <w:rsid w:val="004E46BD"/>
     <w:rsid w:val="004E477D"/>
     <w:rsid w:val="004E4F9E"/>
     <w:rsid w:val="004E6965"/>
     <w:rsid w:val="004F06FD"/>
     <w:rsid w:val="004F1DD7"/>
     <w:rsid w:val="004F2882"/>
     <w:rsid w:val="004F4151"/>
     <w:rsid w:val="004F5903"/>
     <w:rsid w:val="004F610F"/>
     <w:rsid w:val="004F6FC8"/>
     <w:rsid w:val="004F75DD"/>
     <w:rsid w:val="00500982"/>
     <w:rsid w:val="005038BD"/>
     <w:rsid w:val="0050426F"/>
     <w:rsid w:val="0050477B"/>
     <w:rsid w:val="0050786F"/>
     <w:rsid w:val="00511C2C"/>
     <w:rsid w:val="00512158"/>
     <w:rsid w:val="00514759"/>
     <w:rsid w:val="00515D98"/>
     <w:rsid w:val="005215FC"/>
     <w:rsid w:val="00522EB6"/>
     <w:rsid w:val="0052407D"/>
     <w:rsid w:val="00524194"/>
     <w:rsid w:val="005254ED"/>
     <w:rsid w:val="005275ED"/>
+    <w:rsid w:val="0053057A"/>
     <w:rsid w:val="005305B9"/>
     <w:rsid w:val="005313D9"/>
     <w:rsid w:val="0053154B"/>
     <w:rsid w:val="005316F3"/>
     <w:rsid w:val="00534455"/>
     <w:rsid w:val="0053459B"/>
     <w:rsid w:val="005366AF"/>
     <w:rsid w:val="00536C8A"/>
     <w:rsid w:val="00537338"/>
     <w:rsid w:val="00540B9D"/>
     <w:rsid w:val="00540FB4"/>
     <w:rsid w:val="00541AFE"/>
-    <w:rsid w:val="00543129"/>
     <w:rsid w:val="00543F28"/>
     <w:rsid w:val="0054464D"/>
     <w:rsid w:val="00546B6F"/>
     <w:rsid w:val="00550376"/>
     <w:rsid w:val="005551AA"/>
     <w:rsid w:val="005553F7"/>
     <w:rsid w:val="00555EFE"/>
     <w:rsid w:val="00556DFD"/>
     <w:rsid w:val="005607B1"/>
     <w:rsid w:val="005615B9"/>
     <w:rsid w:val="00567C49"/>
     <w:rsid w:val="00570110"/>
     <w:rsid w:val="00571317"/>
     <w:rsid w:val="005714A7"/>
     <w:rsid w:val="00571C6C"/>
     <w:rsid w:val="00572E9D"/>
     <w:rsid w:val="00574249"/>
+    <w:rsid w:val="00574E1C"/>
     <w:rsid w:val="00575571"/>
     <w:rsid w:val="00575FE3"/>
     <w:rsid w:val="00577800"/>
     <w:rsid w:val="00580421"/>
     <w:rsid w:val="0058130F"/>
     <w:rsid w:val="005839EC"/>
     <w:rsid w:val="00585223"/>
     <w:rsid w:val="00585EC7"/>
     <w:rsid w:val="00587F0D"/>
     <w:rsid w:val="00591843"/>
     <w:rsid w:val="0059231F"/>
     <w:rsid w:val="00592890"/>
     <w:rsid w:val="00593E62"/>
     <w:rsid w:val="00593F02"/>
     <w:rsid w:val="00597D88"/>
     <w:rsid w:val="005A15A8"/>
     <w:rsid w:val="005A1D59"/>
     <w:rsid w:val="005A3184"/>
     <w:rsid w:val="005A3646"/>
     <w:rsid w:val="005A64FD"/>
     <w:rsid w:val="005A6709"/>
     <w:rsid w:val="005B4D3E"/>
     <w:rsid w:val="005B72FD"/>
     <w:rsid w:val="005C19E2"/>
     <w:rsid w:val="005C429E"/>
@@ -4232,113 +4853,114 @@
     <w:rsid w:val="006026A1"/>
     <w:rsid w:val="00602889"/>
     <w:rsid w:val="00602C9B"/>
     <w:rsid w:val="006042A3"/>
     <w:rsid w:val="00606176"/>
     <w:rsid w:val="006063F3"/>
     <w:rsid w:val="006073DA"/>
     <w:rsid w:val="006105AE"/>
     <w:rsid w:val="006108FF"/>
     <w:rsid w:val="006120B4"/>
     <w:rsid w:val="00616C5A"/>
     <w:rsid w:val="00617B65"/>
     <w:rsid w:val="00620863"/>
     <w:rsid w:val="0062552E"/>
     <w:rsid w:val="006322C4"/>
     <w:rsid w:val="00632EA4"/>
     <w:rsid w:val="00633DAE"/>
     <w:rsid w:val="006348CF"/>
     <w:rsid w:val="00636166"/>
     <w:rsid w:val="0063750D"/>
     <w:rsid w:val="006427F5"/>
     <w:rsid w:val="00642F02"/>
     <w:rsid w:val="00645DC0"/>
     <w:rsid w:val="00646B3E"/>
     <w:rsid w:val="0064794B"/>
-    <w:rsid w:val="006519DA"/>
     <w:rsid w:val="006531DB"/>
     <w:rsid w:val="0065424B"/>
     <w:rsid w:val="00654F46"/>
     <w:rsid w:val="006574F9"/>
     <w:rsid w:val="00660B6D"/>
     <w:rsid w:val="006617AF"/>
     <w:rsid w:val="0066414C"/>
     <w:rsid w:val="00665A23"/>
     <w:rsid w:val="00667E85"/>
     <w:rsid w:val="006707B5"/>
     <w:rsid w:val="00671A43"/>
     <w:rsid w:val="00672E41"/>
     <w:rsid w:val="00675065"/>
     <w:rsid w:val="00677DD1"/>
+    <w:rsid w:val="00683565"/>
     <w:rsid w:val="00683BEA"/>
     <w:rsid w:val="00683C2D"/>
     <w:rsid w:val="00684A8F"/>
     <w:rsid w:val="006852ED"/>
     <w:rsid w:val="00687DD0"/>
     <w:rsid w:val="00691973"/>
     <w:rsid w:val="00691ABD"/>
     <w:rsid w:val="00694821"/>
     <w:rsid w:val="00695783"/>
     <w:rsid w:val="006959C1"/>
     <w:rsid w:val="00695CF8"/>
     <w:rsid w:val="006972A9"/>
     <w:rsid w:val="00697B05"/>
     <w:rsid w:val="006A0C2C"/>
     <w:rsid w:val="006A1671"/>
     <w:rsid w:val="006A1A12"/>
     <w:rsid w:val="006A1BE3"/>
     <w:rsid w:val="006A3712"/>
     <w:rsid w:val="006B3E87"/>
     <w:rsid w:val="006B51E6"/>
     <w:rsid w:val="006B6BD5"/>
     <w:rsid w:val="006B7A33"/>
     <w:rsid w:val="006C17B5"/>
     <w:rsid w:val="006C1BE4"/>
     <w:rsid w:val="006C328D"/>
     <w:rsid w:val="006C4A56"/>
     <w:rsid w:val="006C4F56"/>
     <w:rsid w:val="006C5258"/>
     <w:rsid w:val="006C56C3"/>
     <w:rsid w:val="006C5CAC"/>
     <w:rsid w:val="006C7080"/>
     <w:rsid w:val="006C77B1"/>
     <w:rsid w:val="006C7F6A"/>
     <w:rsid w:val="006D0841"/>
     <w:rsid w:val="006D10CA"/>
     <w:rsid w:val="006D2DF8"/>
     <w:rsid w:val="006D6545"/>
     <w:rsid w:val="006D68B9"/>
     <w:rsid w:val="006D6F7A"/>
     <w:rsid w:val="006D7405"/>
     <w:rsid w:val="006E0683"/>
     <w:rsid w:val="006E12EA"/>
     <w:rsid w:val="006E14CD"/>
     <w:rsid w:val="006E2174"/>
     <w:rsid w:val="006E2A2E"/>
     <w:rsid w:val="006E3B1F"/>
     <w:rsid w:val="006E58EB"/>
     <w:rsid w:val="006E5AF1"/>
+    <w:rsid w:val="006E7193"/>
     <w:rsid w:val="006E7695"/>
     <w:rsid w:val="006F0A09"/>
     <w:rsid w:val="006F344B"/>
     <w:rsid w:val="006F3B68"/>
     <w:rsid w:val="006F4E68"/>
     <w:rsid w:val="006F5107"/>
     <w:rsid w:val="006F569E"/>
     <w:rsid w:val="006F5765"/>
     <w:rsid w:val="00700C94"/>
     <w:rsid w:val="007010AF"/>
     <w:rsid w:val="0070135E"/>
     <w:rsid w:val="007016AF"/>
     <w:rsid w:val="00702631"/>
     <w:rsid w:val="0070283D"/>
     <w:rsid w:val="007041D5"/>
     <w:rsid w:val="00704875"/>
     <w:rsid w:val="00711943"/>
     <w:rsid w:val="00712DAE"/>
     <w:rsid w:val="007142DA"/>
     <w:rsid w:val="00715B12"/>
     <w:rsid w:val="00715F30"/>
     <w:rsid w:val="007201CF"/>
     <w:rsid w:val="00720682"/>
     <w:rsid w:val="007238E5"/>
     <w:rsid w:val="00726D60"/>
@@ -4401,51 +5023,51 @@
     <w:rsid w:val="007C6E94"/>
     <w:rsid w:val="007C72DD"/>
     <w:rsid w:val="007C7C3C"/>
     <w:rsid w:val="007C7E4F"/>
     <w:rsid w:val="007D461E"/>
     <w:rsid w:val="007D4857"/>
     <w:rsid w:val="007D6038"/>
     <w:rsid w:val="007D64B2"/>
     <w:rsid w:val="007E27D8"/>
     <w:rsid w:val="007F123B"/>
     <w:rsid w:val="007F25CC"/>
     <w:rsid w:val="007F4586"/>
     <w:rsid w:val="007F6730"/>
     <w:rsid w:val="008005A5"/>
     <w:rsid w:val="0080129F"/>
     <w:rsid w:val="008019A5"/>
     <w:rsid w:val="008045B1"/>
     <w:rsid w:val="00805D33"/>
     <w:rsid w:val="00810B76"/>
     <w:rsid w:val="008113DC"/>
     <w:rsid w:val="00812230"/>
     <w:rsid w:val="00813B7A"/>
     <w:rsid w:val="00815230"/>
     <w:rsid w:val="00815969"/>
     <w:rsid w:val="00815B1C"/>
-    <w:rsid w:val="008169FE"/>
+    <w:rsid w:val="00817F8D"/>
     <w:rsid w:val="00821918"/>
     <w:rsid w:val="008248C2"/>
     <w:rsid w:val="0082788D"/>
     <w:rsid w:val="00832AB3"/>
     <w:rsid w:val="0083315A"/>
     <w:rsid w:val="00834383"/>
     <w:rsid w:val="00834F47"/>
     <w:rsid w:val="00837A61"/>
     <w:rsid w:val="008405D8"/>
     <w:rsid w:val="0084088B"/>
     <w:rsid w:val="00845FC1"/>
     <w:rsid w:val="00846B51"/>
     <w:rsid w:val="00847B5B"/>
     <w:rsid w:val="008512E9"/>
     <w:rsid w:val="00852BF8"/>
     <w:rsid w:val="00857CE5"/>
     <w:rsid w:val="00862588"/>
     <w:rsid w:val="00863908"/>
     <w:rsid w:val="00872BB3"/>
     <w:rsid w:val="008741F2"/>
     <w:rsid w:val="00875690"/>
     <w:rsid w:val="00877791"/>
     <w:rsid w:val="00877AB6"/>
     <w:rsid w:val="00881698"/>
     <w:rsid w:val="00882EA9"/>
@@ -4504,75 +5126,77 @@
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="0092489B"/>
     <w:rsid w:val="0092665E"/>
     <w:rsid w:val="00930785"/>
     <w:rsid w:val="00932D78"/>
     <w:rsid w:val="00934386"/>
     <w:rsid w:val="0093670D"/>
     <w:rsid w:val="0094093C"/>
     <w:rsid w:val="00940A7C"/>
     <w:rsid w:val="009419D6"/>
     <w:rsid w:val="0094216B"/>
     <w:rsid w:val="00942A65"/>
     <w:rsid w:val="009434AE"/>
     <w:rsid w:val="00947177"/>
     <w:rsid w:val="00947FCC"/>
     <w:rsid w:val="0095121D"/>
     <w:rsid w:val="00951325"/>
     <w:rsid w:val="00951354"/>
     <w:rsid w:val="0095156B"/>
     <w:rsid w:val="0095277D"/>
     <w:rsid w:val="00953C31"/>
     <w:rsid w:val="00961105"/>
     <w:rsid w:val="00961BBB"/>
     <w:rsid w:val="00962DEF"/>
     <w:rsid w:val="00963AB1"/>
-    <w:rsid w:val="009710A4"/>
+    <w:rsid w:val="009703B6"/>
     <w:rsid w:val="00971F2A"/>
     <w:rsid w:val="00972622"/>
     <w:rsid w:val="00976943"/>
     <w:rsid w:val="00976F32"/>
     <w:rsid w:val="0098086C"/>
     <w:rsid w:val="00980EBE"/>
     <w:rsid w:val="00980FCA"/>
     <w:rsid w:val="00981397"/>
+    <w:rsid w:val="00982C0B"/>
     <w:rsid w:val="009900CF"/>
     <w:rsid w:val="00992105"/>
     <w:rsid w:val="009938E9"/>
     <w:rsid w:val="0099416C"/>
     <w:rsid w:val="00996279"/>
     <w:rsid w:val="00997217"/>
     <w:rsid w:val="009A05C4"/>
     <w:rsid w:val="009A11A8"/>
     <w:rsid w:val="009A3978"/>
     <w:rsid w:val="009A4934"/>
     <w:rsid w:val="009A53CA"/>
     <w:rsid w:val="009A6C63"/>
     <w:rsid w:val="009B3007"/>
     <w:rsid w:val="009B30B0"/>
     <w:rsid w:val="009B32BF"/>
     <w:rsid w:val="009B39CE"/>
+    <w:rsid w:val="009B3B98"/>
     <w:rsid w:val="009B3B9E"/>
     <w:rsid w:val="009B3D32"/>
     <w:rsid w:val="009B52B5"/>
     <w:rsid w:val="009B5F0D"/>
     <w:rsid w:val="009B73B8"/>
     <w:rsid w:val="009C14E2"/>
     <w:rsid w:val="009C188B"/>
     <w:rsid w:val="009C1D8F"/>
     <w:rsid w:val="009C28ED"/>
     <w:rsid w:val="009C347A"/>
     <w:rsid w:val="009C63EE"/>
     <w:rsid w:val="009C754D"/>
     <w:rsid w:val="009C7CE4"/>
     <w:rsid w:val="009C7CFC"/>
     <w:rsid w:val="009D1C62"/>
     <w:rsid w:val="009D245F"/>
     <w:rsid w:val="009D34E5"/>
     <w:rsid w:val="009D4A74"/>
     <w:rsid w:val="009D5395"/>
     <w:rsid w:val="009D54C9"/>
     <w:rsid w:val="009D6034"/>
     <w:rsid w:val="009D6E45"/>
     <w:rsid w:val="009E234A"/>
     <w:rsid w:val="009E2FC1"/>
     <w:rsid w:val="009E46E6"/>
@@ -4588,131 +5212,134 @@
     <w:rsid w:val="00A12777"/>
     <w:rsid w:val="00A12993"/>
     <w:rsid w:val="00A17240"/>
     <w:rsid w:val="00A22DFA"/>
     <w:rsid w:val="00A253D4"/>
     <w:rsid w:val="00A2585C"/>
     <w:rsid w:val="00A31F3C"/>
     <w:rsid w:val="00A347DC"/>
     <w:rsid w:val="00A34ADD"/>
     <w:rsid w:val="00A35294"/>
     <w:rsid w:val="00A35E26"/>
     <w:rsid w:val="00A37767"/>
     <w:rsid w:val="00A40908"/>
     <w:rsid w:val="00A4243F"/>
     <w:rsid w:val="00A431FF"/>
     <w:rsid w:val="00A45F93"/>
     <w:rsid w:val="00A4700B"/>
     <w:rsid w:val="00A47F4E"/>
     <w:rsid w:val="00A5132F"/>
     <w:rsid w:val="00A52D78"/>
     <w:rsid w:val="00A540FB"/>
     <w:rsid w:val="00A56178"/>
     <w:rsid w:val="00A60944"/>
     <w:rsid w:val="00A60CAA"/>
     <w:rsid w:val="00A63E74"/>
-    <w:rsid w:val="00A65CEE"/>
     <w:rsid w:val="00A70EC9"/>
     <w:rsid w:val="00A73E09"/>
     <w:rsid w:val="00A74179"/>
     <w:rsid w:val="00A74D16"/>
     <w:rsid w:val="00A753CF"/>
     <w:rsid w:val="00A75C76"/>
     <w:rsid w:val="00A81182"/>
     <w:rsid w:val="00A86D0B"/>
     <w:rsid w:val="00A90040"/>
     <w:rsid w:val="00A92798"/>
     <w:rsid w:val="00A93A06"/>
     <w:rsid w:val="00A93A68"/>
     <w:rsid w:val="00A95C77"/>
     <w:rsid w:val="00A972A9"/>
     <w:rsid w:val="00AA1752"/>
     <w:rsid w:val="00AA3891"/>
     <w:rsid w:val="00AA644E"/>
+    <w:rsid w:val="00AA6F94"/>
     <w:rsid w:val="00AA7D7D"/>
     <w:rsid w:val="00AB46EE"/>
     <w:rsid w:val="00AB4FAC"/>
     <w:rsid w:val="00AB6D27"/>
     <w:rsid w:val="00AB6E88"/>
     <w:rsid w:val="00AB722B"/>
     <w:rsid w:val="00AC1D7A"/>
     <w:rsid w:val="00AC2F4D"/>
+    <w:rsid w:val="00AC5054"/>
     <w:rsid w:val="00AC687D"/>
     <w:rsid w:val="00AC7DCA"/>
     <w:rsid w:val="00AD12B3"/>
     <w:rsid w:val="00AD1BE1"/>
     <w:rsid w:val="00AD2113"/>
     <w:rsid w:val="00AD43E9"/>
     <w:rsid w:val="00AD45CB"/>
     <w:rsid w:val="00AD678F"/>
     <w:rsid w:val="00AD7811"/>
     <w:rsid w:val="00AD79E3"/>
     <w:rsid w:val="00AE0CC9"/>
     <w:rsid w:val="00AE1BA6"/>
     <w:rsid w:val="00AE1D2F"/>
     <w:rsid w:val="00AE2BBA"/>
     <w:rsid w:val="00AE364F"/>
     <w:rsid w:val="00AE4A8F"/>
     <w:rsid w:val="00AE4E9E"/>
     <w:rsid w:val="00AE6385"/>
     <w:rsid w:val="00AE662F"/>
     <w:rsid w:val="00AE7687"/>
     <w:rsid w:val="00AF0BC0"/>
     <w:rsid w:val="00AF0C22"/>
     <w:rsid w:val="00AF26B5"/>
     <w:rsid w:val="00AF49F9"/>
     <w:rsid w:val="00AF50E7"/>
     <w:rsid w:val="00AF6489"/>
     <w:rsid w:val="00AF7724"/>
+    <w:rsid w:val="00B00C06"/>
     <w:rsid w:val="00B011A1"/>
     <w:rsid w:val="00B02725"/>
     <w:rsid w:val="00B03046"/>
     <w:rsid w:val="00B0421B"/>
     <w:rsid w:val="00B056A0"/>
     <w:rsid w:val="00B07D64"/>
     <w:rsid w:val="00B07FC4"/>
     <w:rsid w:val="00B12487"/>
     <w:rsid w:val="00B14DC1"/>
     <w:rsid w:val="00B15C9C"/>
     <w:rsid w:val="00B1722E"/>
     <w:rsid w:val="00B2020E"/>
     <w:rsid w:val="00B203BA"/>
     <w:rsid w:val="00B23B3C"/>
     <w:rsid w:val="00B23B5E"/>
     <w:rsid w:val="00B23C6B"/>
     <w:rsid w:val="00B26E56"/>
     <w:rsid w:val="00B31DAF"/>
     <w:rsid w:val="00B3272F"/>
     <w:rsid w:val="00B32818"/>
     <w:rsid w:val="00B33C72"/>
     <w:rsid w:val="00B35742"/>
     <w:rsid w:val="00B40670"/>
     <w:rsid w:val="00B40CDB"/>
     <w:rsid w:val="00B40F4A"/>
     <w:rsid w:val="00B43E59"/>
     <w:rsid w:val="00B45FED"/>
     <w:rsid w:val="00B465D9"/>
+    <w:rsid w:val="00B5160A"/>
     <w:rsid w:val="00B517A3"/>
     <w:rsid w:val="00B52996"/>
     <w:rsid w:val="00B56B71"/>
     <w:rsid w:val="00B57E03"/>
     <w:rsid w:val="00B6158A"/>
     <w:rsid w:val="00B65580"/>
     <w:rsid w:val="00B6666B"/>
     <w:rsid w:val="00B7197C"/>
     <w:rsid w:val="00B72051"/>
     <w:rsid w:val="00B73945"/>
     <w:rsid w:val="00B7473B"/>
     <w:rsid w:val="00B74D1C"/>
     <w:rsid w:val="00B76C67"/>
     <w:rsid w:val="00B76D00"/>
     <w:rsid w:val="00B774D9"/>
     <w:rsid w:val="00B82AAD"/>
     <w:rsid w:val="00B8579D"/>
     <w:rsid w:val="00B85C0C"/>
     <w:rsid w:val="00B866FD"/>
     <w:rsid w:val="00B87B23"/>
     <w:rsid w:val="00B93F2B"/>
     <w:rsid w:val="00B95E1C"/>
     <w:rsid w:val="00B97C6F"/>
     <w:rsid w:val="00BA0B4A"/>
     <w:rsid w:val="00BA1394"/>
@@ -4722,89 +5349,90 @@
     <w:rsid w:val="00BB501B"/>
     <w:rsid w:val="00BB562E"/>
     <w:rsid w:val="00BB6062"/>
     <w:rsid w:val="00BB7200"/>
     <w:rsid w:val="00BB7F65"/>
     <w:rsid w:val="00BC271A"/>
     <w:rsid w:val="00BC569C"/>
     <w:rsid w:val="00BC7920"/>
     <w:rsid w:val="00BD44F4"/>
     <w:rsid w:val="00BD5F90"/>
     <w:rsid w:val="00BE0C81"/>
     <w:rsid w:val="00BE157B"/>
     <w:rsid w:val="00BE1B3E"/>
     <w:rsid w:val="00BE2440"/>
     <w:rsid w:val="00BE252E"/>
     <w:rsid w:val="00BE41DE"/>
     <w:rsid w:val="00BE4EFB"/>
     <w:rsid w:val="00BE5ECC"/>
     <w:rsid w:val="00BF0B73"/>
     <w:rsid w:val="00BF450A"/>
     <w:rsid w:val="00BF51E4"/>
     <w:rsid w:val="00BF62AD"/>
     <w:rsid w:val="00BF66E5"/>
     <w:rsid w:val="00BF7594"/>
     <w:rsid w:val="00C02B0C"/>
+    <w:rsid w:val="00C0432F"/>
     <w:rsid w:val="00C051AB"/>
     <w:rsid w:val="00C121DE"/>
     <w:rsid w:val="00C12845"/>
     <w:rsid w:val="00C15B04"/>
     <w:rsid w:val="00C16C7C"/>
     <w:rsid w:val="00C1707F"/>
     <w:rsid w:val="00C17610"/>
     <w:rsid w:val="00C20FD1"/>
     <w:rsid w:val="00C212C7"/>
     <w:rsid w:val="00C231DD"/>
     <w:rsid w:val="00C254DC"/>
     <w:rsid w:val="00C257EA"/>
     <w:rsid w:val="00C25AB2"/>
     <w:rsid w:val="00C30D37"/>
     <w:rsid w:val="00C33BDF"/>
     <w:rsid w:val="00C34F27"/>
     <w:rsid w:val="00C36039"/>
     <w:rsid w:val="00C42A58"/>
     <w:rsid w:val="00C4557A"/>
     <w:rsid w:val="00C46C06"/>
     <w:rsid w:val="00C472C7"/>
     <w:rsid w:val="00C4741B"/>
     <w:rsid w:val="00C50050"/>
     <w:rsid w:val="00C51B4C"/>
     <w:rsid w:val="00C53CB1"/>
     <w:rsid w:val="00C56AE3"/>
     <w:rsid w:val="00C5712B"/>
     <w:rsid w:val="00C57683"/>
     <w:rsid w:val="00C57CCD"/>
     <w:rsid w:val="00C61D83"/>
     <w:rsid w:val="00C6233B"/>
     <w:rsid w:val="00C62C00"/>
     <w:rsid w:val="00C62CD3"/>
     <w:rsid w:val="00C639AA"/>
     <w:rsid w:val="00C64DDC"/>
+    <w:rsid w:val="00C70DD4"/>
     <w:rsid w:val="00C71006"/>
     <w:rsid w:val="00C71E3A"/>
     <w:rsid w:val="00C72140"/>
-    <w:rsid w:val="00C727C5"/>
     <w:rsid w:val="00C742A3"/>
     <w:rsid w:val="00C75AAE"/>
     <w:rsid w:val="00C7654F"/>
     <w:rsid w:val="00C7752E"/>
     <w:rsid w:val="00C77781"/>
     <w:rsid w:val="00C80077"/>
     <w:rsid w:val="00C80B2C"/>
     <w:rsid w:val="00C83E1D"/>
     <w:rsid w:val="00C8747C"/>
     <w:rsid w:val="00C901F9"/>
     <w:rsid w:val="00C9123D"/>
     <w:rsid w:val="00C916F0"/>
     <w:rsid w:val="00C93EB3"/>
     <w:rsid w:val="00C93EDE"/>
     <w:rsid w:val="00C95EE3"/>
     <w:rsid w:val="00CA0875"/>
     <w:rsid w:val="00CA49D2"/>
     <w:rsid w:val="00CA5A25"/>
     <w:rsid w:val="00CA5AAE"/>
     <w:rsid w:val="00CA662D"/>
     <w:rsid w:val="00CB19EF"/>
     <w:rsid w:val="00CB1B9F"/>
     <w:rsid w:val="00CB1D5B"/>
     <w:rsid w:val="00CB39B4"/>
     <w:rsid w:val="00CB3CB0"/>
@@ -4821,133 +5449,136 @@
     <w:rsid w:val="00CD6082"/>
     <w:rsid w:val="00CE1C50"/>
     <w:rsid w:val="00CE1DA3"/>
     <w:rsid w:val="00CE5560"/>
     <w:rsid w:val="00CE6B91"/>
     <w:rsid w:val="00CE7583"/>
     <w:rsid w:val="00CE7E34"/>
     <w:rsid w:val="00CF31A4"/>
     <w:rsid w:val="00CF4C1B"/>
     <w:rsid w:val="00CF5B58"/>
     <w:rsid w:val="00CF6D9D"/>
     <w:rsid w:val="00D01CB4"/>
     <w:rsid w:val="00D0287A"/>
     <w:rsid w:val="00D04E06"/>
     <w:rsid w:val="00D06302"/>
     <w:rsid w:val="00D065DF"/>
     <w:rsid w:val="00D07A26"/>
     <w:rsid w:val="00D10A7D"/>
     <w:rsid w:val="00D10E6D"/>
     <w:rsid w:val="00D118F3"/>
     <w:rsid w:val="00D11E22"/>
     <w:rsid w:val="00D1201B"/>
     <w:rsid w:val="00D12AC4"/>
     <w:rsid w:val="00D13806"/>
     <w:rsid w:val="00D15ED0"/>
+    <w:rsid w:val="00D16D16"/>
     <w:rsid w:val="00D2076B"/>
     <w:rsid w:val="00D20E00"/>
     <w:rsid w:val="00D22125"/>
     <w:rsid w:val="00D23E5B"/>
     <w:rsid w:val="00D25CA6"/>
     <w:rsid w:val="00D26961"/>
     <w:rsid w:val="00D26BF3"/>
     <w:rsid w:val="00D30396"/>
     <w:rsid w:val="00D34895"/>
     <w:rsid w:val="00D35ABF"/>
     <w:rsid w:val="00D36AC2"/>
     <w:rsid w:val="00D44AB3"/>
     <w:rsid w:val="00D50288"/>
     <w:rsid w:val="00D52FFD"/>
     <w:rsid w:val="00D5363E"/>
     <w:rsid w:val="00D556B0"/>
     <w:rsid w:val="00D55A99"/>
     <w:rsid w:val="00D55FEF"/>
     <w:rsid w:val="00D57D66"/>
     <w:rsid w:val="00D65EA1"/>
     <w:rsid w:val="00D6658B"/>
     <w:rsid w:val="00D67B47"/>
     <w:rsid w:val="00D751C3"/>
     <w:rsid w:val="00D76095"/>
     <w:rsid w:val="00D77ED3"/>
     <w:rsid w:val="00D8153B"/>
     <w:rsid w:val="00D8174C"/>
     <w:rsid w:val="00D81A5B"/>
     <w:rsid w:val="00D8262D"/>
     <w:rsid w:val="00D8273D"/>
     <w:rsid w:val="00D830BB"/>
     <w:rsid w:val="00D832C2"/>
     <w:rsid w:val="00D8353F"/>
+    <w:rsid w:val="00D85082"/>
     <w:rsid w:val="00D85454"/>
     <w:rsid w:val="00D85A45"/>
     <w:rsid w:val="00D86BDD"/>
     <w:rsid w:val="00D90296"/>
     <w:rsid w:val="00D91DBA"/>
     <w:rsid w:val="00D92960"/>
     <w:rsid w:val="00D9593B"/>
     <w:rsid w:val="00D96943"/>
     <w:rsid w:val="00D97147"/>
     <w:rsid w:val="00DA0CC1"/>
     <w:rsid w:val="00DA18C2"/>
     <w:rsid w:val="00DA1DF6"/>
     <w:rsid w:val="00DA52D1"/>
     <w:rsid w:val="00DA6F40"/>
     <w:rsid w:val="00DB0A64"/>
     <w:rsid w:val="00DB1664"/>
     <w:rsid w:val="00DB3D5A"/>
     <w:rsid w:val="00DB3E6F"/>
     <w:rsid w:val="00DC0DD2"/>
     <w:rsid w:val="00DC1609"/>
     <w:rsid w:val="00DC1E52"/>
     <w:rsid w:val="00DC4994"/>
     <w:rsid w:val="00DC4FE9"/>
     <w:rsid w:val="00DC5F6F"/>
     <w:rsid w:val="00DD0E7B"/>
     <w:rsid w:val="00DD28B3"/>
     <w:rsid w:val="00DD2963"/>
     <w:rsid w:val="00DD3E70"/>
     <w:rsid w:val="00DD4341"/>
     <w:rsid w:val="00DD4CAC"/>
     <w:rsid w:val="00DD4F24"/>
     <w:rsid w:val="00DD5669"/>
     <w:rsid w:val="00DE0C8B"/>
     <w:rsid w:val="00DE0CA1"/>
     <w:rsid w:val="00DE0F4E"/>
     <w:rsid w:val="00DE1B1F"/>
     <w:rsid w:val="00DE442E"/>
     <w:rsid w:val="00DE4FD4"/>
     <w:rsid w:val="00DE7663"/>
     <w:rsid w:val="00DF0382"/>
     <w:rsid w:val="00DF157C"/>
     <w:rsid w:val="00DF3783"/>
     <w:rsid w:val="00DF52CA"/>
     <w:rsid w:val="00DF627F"/>
     <w:rsid w:val="00DF64B7"/>
     <w:rsid w:val="00E027E8"/>
     <w:rsid w:val="00E029C0"/>
     <w:rsid w:val="00E0336B"/>
     <w:rsid w:val="00E04473"/>
     <w:rsid w:val="00E0692C"/>
+    <w:rsid w:val="00E078B6"/>
     <w:rsid w:val="00E13AC3"/>
     <w:rsid w:val="00E14199"/>
     <w:rsid w:val="00E14822"/>
     <w:rsid w:val="00E159C1"/>
     <w:rsid w:val="00E1679F"/>
     <w:rsid w:val="00E20B38"/>
     <w:rsid w:val="00E22387"/>
     <w:rsid w:val="00E22635"/>
     <w:rsid w:val="00E22DC0"/>
     <w:rsid w:val="00E239E0"/>
     <w:rsid w:val="00E275AB"/>
     <w:rsid w:val="00E30BDC"/>
     <w:rsid w:val="00E324D1"/>
     <w:rsid w:val="00E342BC"/>
     <w:rsid w:val="00E3541B"/>
     <w:rsid w:val="00E3635C"/>
     <w:rsid w:val="00E367F8"/>
     <w:rsid w:val="00E37B9E"/>
     <w:rsid w:val="00E40A50"/>
     <w:rsid w:val="00E413BF"/>
     <w:rsid w:val="00E42873"/>
     <w:rsid w:val="00E43F3D"/>
     <w:rsid w:val="00E44BE1"/>
     <w:rsid w:val="00E45401"/>
     <w:rsid w:val="00E4629B"/>
@@ -5019,96 +5650,94 @@
     <w:rsid w:val="00F11488"/>
     <w:rsid w:val="00F11A96"/>
     <w:rsid w:val="00F1316A"/>
     <w:rsid w:val="00F1466D"/>
     <w:rsid w:val="00F1506A"/>
     <w:rsid w:val="00F2299D"/>
     <w:rsid w:val="00F229F8"/>
     <w:rsid w:val="00F2493D"/>
     <w:rsid w:val="00F24E8A"/>
     <w:rsid w:val="00F25774"/>
     <w:rsid w:val="00F30A7D"/>
     <w:rsid w:val="00F30B32"/>
     <w:rsid w:val="00F3233D"/>
     <w:rsid w:val="00F33095"/>
     <w:rsid w:val="00F34B1D"/>
     <w:rsid w:val="00F42133"/>
     <w:rsid w:val="00F4369C"/>
     <w:rsid w:val="00F451AC"/>
     <w:rsid w:val="00F461E3"/>
     <w:rsid w:val="00F47D6D"/>
     <w:rsid w:val="00F50783"/>
     <w:rsid w:val="00F55C0A"/>
     <w:rsid w:val="00F56B69"/>
     <w:rsid w:val="00F60048"/>
     <w:rsid w:val="00F61B82"/>
-    <w:rsid w:val="00F6350F"/>
     <w:rsid w:val="00F63602"/>
     <w:rsid w:val="00F672B1"/>
     <w:rsid w:val="00F7077F"/>
     <w:rsid w:val="00F71149"/>
     <w:rsid w:val="00F72432"/>
     <w:rsid w:val="00F72954"/>
     <w:rsid w:val="00F73901"/>
     <w:rsid w:val="00F73B52"/>
     <w:rsid w:val="00F74520"/>
     <w:rsid w:val="00F74801"/>
     <w:rsid w:val="00F75B8D"/>
     <w:rsid w:val="00F769AA"/>
     <w:rsid w:val="00F77152"/>
     <w:rsid w:val="00F81054"/>
     <w:rsid w:val="00F841B2"/>
     <w:rsid w:val="00F85D86"/>
     <w:rsid w:val="00F86CBB"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F91280"/>
     <w:rsid w:val="00FA1F34"/>
     <w:rsid w:val="00FA510F"/>
     <w:rsid w:val="00FA5B3A"/>
     <w:rsid w:val="00FA5BF8"/>
     <w:rsid w:val="00FA6270"/>
     <w:rsid w:val="00FA6953"/>
     <w:rsid w:val="00FA7E1C"/>
     <w:rsid w:val="00FB2CFC"/>
     <w:rsid w:val="00FB2F80"/>
     <w:rsid w:val="00FB3F7E"/>
     <w:rsid w:val="00FB429D"/>
     <w:rsid w:val="00FB5CD1"/>
     <w:rsid w:val="00FC2899"/>
     <w:rsid w:val="00FC4E98"/>
     <w:rsid w:val="00FC63CB"/>
     <w:rsid w:val="00FC7E2E"/>
     <w:rsid w:val="00FD0841"/>
     <w:rsid w:val="00FD0925"/>
     <w:rsid w:val="00FD16B9"/>
     <w:rsid w:val="00FD2DD5"/>
     <w:rsid w:val="00FD3EFC"/>
     <w:rsid w:val="00FD467B"/>
     <w:rsid w:val="00FD65A2"/>
     <w:rsid w:val="00FD77E9"/>
     <w:rsid w:val="00FE05AB"/>
-    <w:rsid w:val="00FE0D02"/>
     <w:rsid w:val="00FE146A"/>
     <w:rsid w:val="00FE3B84"/>
     <w:rsid w:val="00FE6777"/>
     <w:rsid w:val="00FF51A0"/>
     <w:rsid w:val="00FF7018"/>
     <w:rsid w:val="00FF73B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -5728,51 +6357,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2123376837">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/ink/ink1.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2026-01-22T07:48:09.952"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.035" units="cm"/>
       <inkml:brushProperty name="height" value="0.035" units="cm"/>
       <inkml:brushProperty name="color" value="#E71224"/>
     </inkml:brush>
@@ -6062,71 +6691,71 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C72CFA8-D2F6-4B08-9340-65AF0623CE97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3599</Characters>
+  <Pages>3</Pages>
+  <Words>738</Words>
+  <Characters>4433</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4190</CharactersWithSpaces>
+  <CharactersWithSpaces>5161</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Małgorzata Tabaka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>